--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="611">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность стабилизатора (кВА)</t>
   </si>
   <si>
     <t>Входное напряжение (В)</t>
   </si>
   <si>
     <t>Выходное напряжение (В)</t>
   </si>
   <si>
     <t>Число фаз</t>
   </si>
   <si>
@@ -205,336 +205,336 @@
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r48000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R63000-3P</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r63000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R81000-3P</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r81000-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R100K-3P</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r100k-3p/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 7</t>
   </si>
   <si>
-    <t>177 043</t>
+    <t>180 137</t>
   </si>
   <si>
     <t>342-418</t>
   </si>
   <si>
     <t>220+/-0.5%</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/vega-7/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 10</t>
   </si>
   <si>
-    <t>189 585</t>
+    <t>192 898</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/vega-10/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 15</t>
   </si>
   <si>
-    <t>223 946</t>
+    <t>227 859</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/vega-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 20</t>
   </si>
   <si>
-    <t>354 001</t>
+    <t>360 187</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/vega-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 25</t>
   </si>
   <si>
-    <t>578 720</t>
+    <t>588 832</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/vega-25/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 10</t>
   </si>
   <si>
-    <t>409 493</t>
+    <t>416 649</t>
   </si>
   <si>
     <t>176-253</t>
   </si>
   <si>
     <t>380+/-0.5%</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-10/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 15</t>
   </si>
   <si>
-    <t>463 010</t>
+    <t>471 101</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-15/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 20</t>
   </si>
   <si>
-    <t>560 423</t>
+    <t>570 215</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 30</t>
   </si>
   <si>
-    <t>650 619</t>
+    <t>661 988</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-30/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 45</t>
   </si>
   <si>
-    <t>761 519</t>
+    <t>774 825</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-45/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 60</t>
   </si>
   <si>
-    <t>1 109 077</t>
+    <t>1 128 456</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-60/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 80</t>
   </si>
   <si>
-    <t>1 346 423</t>
+    <t>1 369 950</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-80/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 105</t>
   </si>
   <si>
-    <t>1 555 680</t>
+    <t>1 582 863</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-105/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 135</t>
   </si>
   <si>
-    <t>1 662 627</t>
+    <t>1 691 679</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-135/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 175</t>
   </si>
   <si>
-    <t>2 392 620</t>
+    <t>2 434 427</t>
   </si>
   <si>
     <t>187-253</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-175/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 200</t>
   </si>
   <si>
-    <t>2 515 717</t>
+    <t>2 559 675</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 400</t>
   </si>
   <si>
-    <t>4 453 316</t>
+    <t>4 531 131</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-400/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 500</t>
   </si>
   <si>
-    <t>4 784 811</t>
+    <t>4 868 418</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 630</t>
   </si>
   <si>
-    <t>5 682 913</t>
+    <t>5 782 213</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-630/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 800</t>
   </si>
   <si>
-    <t>6 903 576</t>
+    <t>7 024 205</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-800/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1000</t>
   </si>
   <si>
-    <t>8 105 856</t>
+    <t>8 247 494</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-1000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 1250</t>
   </si>
   <si>
-    <t>9 497 550</t>
+    <t>9 663 505</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-1250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion 150</t>
   </si>
   <si>
-    <t>2 143 505</t>
+    <t>2 180 960</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-150/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 320</t>
   </si>
   <si>
-    <t>4 014 960</t>
+    <t>4 085 115</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-320/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Vega 5</t>
   </si>
   <si>
-    <t>136 068</t>
+    <t>138 446</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/vega-5/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 1600</t>
   </si>
   <si>
-    <t>13 985 913</t>
+    <t>14 230 296</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/sirius-1600/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2000</t>
   </si>
   <si>
-    <t>14 874 051</t>
+    <t>15 133 952</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/sirius-2000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 2500</t>
   </si>
   <si>
-    <t>16 258 529</t>
+    <t>16 542 622</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/sirius-2500/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 3200</t>
   </si>
   <si>
-    <t>22 942 282</t>
+    <t>23 343 164</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/sirius-3200/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Sirius 4000</t>
   </si>
   <si>
-    <t>31 746 004</t>
+    <t>32 300 717</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/sirius-4000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Ortea Orion Plus 250</t>
   </si>
   <si>
-    <t>3 507 023</t>
+    <t>3 568 303</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ortea/orion-plus-250/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R16000</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r16000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R16000S</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r16000s/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R21000</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/shtil/r21000/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Штиль R12000C</t>
   </si>
@@ -1606,72 +1606,69 @@
   <si>
     <t>490 700</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/energoteh/top-15000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения Энерготех TOP 20000х3</t>
   </si>
   <si>
     <t>526 400</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/energoteh/top-20000h3/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios 2.5-20</t>
   </si>
   <si>
     <t>55 000</t>
   </si>
   <si>
     <t>184-276</t>
   </si>
   <si>
-    <t>220+/-1%</t>
+    <t>230+/-1%</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ndcorp/helios-2-5-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios 20-20</t>
   </si>
   <si>
     <t>250 000</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ndcorp/helios-20-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 50-20</t>
   </si>
   <si>
     <t>480 000</t>
-  </si>
-[...1 lines deleted...]
-    <t>380+/-1%</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ndcorp/helios-y-50-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 60-20</t>
   </si>
   <si>
     <t>610 000</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ndcorp/helios-y-60-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 80-20</t>
   </si>
   <si>
     <t>690 000</t>
   </si>
   <si>
     <t>https://blag.sklad-generator.ru/stabilizatory/ndcorp/helios-y-80-20/</t>
   </si>
   <si>
     <t>Стабилизатор напряжения NDCORP Helios Y 100-20</t>
   </si>
@@ -1997,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3ed19f08af0ce7dd114ed3c05e5641.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122b1d5a30a6607e76c6419610fe521.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6355,609 +6352,609 @@
       </c>
       <c r="E176" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F176" s="2">
         <v>1</v>
       </c>
       <c r="G176" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="1" t="s">
         <v>535</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>536</v>
       </c>
       <c r="C177" s="2">
         <v>50</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="F177" s="2">
+        <v>3</v>
+      </c>
+      <c r="G177" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B178" s="2" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="C178" s="2">
         <v>60</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F178" s="2">
         <v>3</v>
       </c>
       <c r="G178" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B179" s="2" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="C179" s="2">
         <v>80</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F179" s="2">
         <v>3</v>
       </c>
       <c r="G179" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B180" s="2" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="C180" s="2">
         <v>100</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F180" s="2">
         <v>3</v>
       </c>
       <c r="G180" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B181" s="2" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="C181" s="2">
         <v>120</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F181" s="2">
         <v>3</v>
       </c>
       <c r="G181" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B182" s="2" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="C182" s="2">
         <v>5</v>
       </c>
       <c r="D182" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F182" s="2">
         <v>1</v>
       </c>
       <c r="G182" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B183" s="2" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="C183" s="2">
         <v>7</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F183" s="2">
         <v>1</v>
       </c>
       <c r="G183" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B184" s="2" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="C184" s="2">
         <v>10</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F184" s="2">
         <v>1</v>
       </c>
       <c r="G184" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B185" s="2" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="C185" s="2">
         <v>15</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F185" s="2">
         <v>1</v>
       </c>
       <c r="G185" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B186" s="2" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="C186" s="2">
         <v>25</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F186" s="2">
         <v>1</v>
       </c>
       <c r="G186" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B187" s="2" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="C187" s="2">
         <v>3.5</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F187" s="2">
         <v>1</v>
       </c>
       <c r="G187" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B188" s="2" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="C188" s="2">
         <v>15</v>
       </c>
       <c r="D188" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F188" s="2">
         <v>3</v>
       </c>
       <c r="G188" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B189" s="2" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="C189" s="2">
         <v>20</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F189" s="2">
         <v>3</v>
       </c>
       <c r="G189" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B190" s="2" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="C190" s="2">
         <v>30</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F190" s="2">
         <v>3</v>
       </c>
       <c r="G190" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B191" s="2" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="C191" s="2">
         <v>40</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F191" s="2">
         <v>3</v>
       </c>
       <c r="G191" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B192" s="2" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="C192" s="2">
         <v>150</v>
       </c>
       <c r="D192" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="F192" s="2">
+        <v>3</v>
+      </c>
+      <c r="G192" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B193" s="2" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="C193" s="2">
         <v>200</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F193" s="2">
         <v>3</v>
       </c>
       <c r="G193" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B194" s="2" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="C194" s="2">
         <v>250</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F194" s="2">
         <v>3</v>
       </c>
       <c r="G194" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B195" s="2" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="C195" s="2">
         <v>300</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F195" s="2">
         <v>3</v>
       </c>
       <c r="G195" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B196" s="2" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="C196" s="2">
         <v>400</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F196" s="2">
         <v>3</v>
       </c>
       <c r="G196" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B197" s="2" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="C197" s="2">
         <v>500</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F197" s="2">
         <v>3</v>
       </c>
       <c r="G197" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B198" s="2" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="C198" s="2">
         <v>600</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F198" s="2">
         <v>3</v>
       </c>
       <c r="G198" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B199" s="2" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="C199" s="2">
         <v>800</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F199" s="2">
         <v>3</v>
       </c>
       <c r="G199" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B200" s="2" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="C200" s="2">
         <v>1000</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F200" s="2">
         <v>3</v>
       </c>
       <c r="G200" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B201" s="2" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="C201" s="2">
         <v>10</v>
       </c>
       <c r="D201" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="F201" s="2">
         <v>3</v>
       </c>
       <c r="G201" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">