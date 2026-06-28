--- v1 (2026-06-28)
+++ v2 (2026-06-28)
@@ -1994,51 +1994,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122b1d5a30a6607e76c6419610fe521.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0567d52d298e7d8042e5934e9bcd51.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>